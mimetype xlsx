--- v0 (2026-03-05)
+++ v1 (2026-10-20)
@@ -3195,51 +3195,51 @@
       <c r="B67" t="s">
         <v>100</v>
       </c>
       <c r="C67">
         <v>70749541</v>
       </c>
       <c r="D67">
         <v>70749543</v>
       </c>
       <c r="E67" t="s">
         <v>101</v>
       </c>
       <c r="F67" t="s">
         <v>102</v>
       </c>
       <c r="G67" t="s">
         <v>103</v>
       </c>
       <c r="H67">
         <v>1</v>
       </c>
       <c r="I67">
         <v>43.4</v>
       </c>
       <c r="J67">
-        <v>67.1</v>
+        <v>67.099999999999994</v>
       </c>
       <c r="K67">
         <v>44.9</v>
       </c>
       <c r="L67">
         <v>22.1</v>
       </c>
     </row>
     <row r="68" spans="1:12">
       <c r="A68">
         <v>5784598</v>
       </c>
       <c r="B68" t="s">
         <v>31</v>
       </c>
       <c r="C68">
         <v>70749506</v>
       </c>
       <c r="D68">
         <v>70749512</v>
       </c>
       <c r="E68" t="s">
         <v>79</v>
       </c>
       <c r="F68" t="s">